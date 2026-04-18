--- v0 (2026-02-27)
+++ v1 (2026-04-18)
@@ -1,1114 +1,1316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C561622" w14:textId="77777777" w:rsidR="00D33F09" w:rsidRDefault="00D33F09" w:rsidP="00D33F09">
-      <w:pPr>
+    <w:p w14:paraId="7753F7AF" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rekomenduojama duomenų subjekto teisių įgyvendinimo forma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B51F73F" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428723B2" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840560">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vilniaus vaikų ir jaunimo klubo „Klevas“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktoriui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55714E96" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E0B20C" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251B633B" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (duomenų subjekto vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BAA56D" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61691C04" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(adresas ir (ar) kiti kontaktiniai duomenys (telefono ryšio numeris ar el. pašto adresas (nurodoma pareiškėjui pageidaujant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1864A1FE" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A74D43" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(atstovas ir atstovavimo pagrindas, jeigu prašymą pateikia duomenų subjekto atstovas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184BE1D4" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3223375E" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0FD137" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ĮGYVENDINTI DUOMENŲ SUBJEKTO TEISĘ (-ES)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D9EA12" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20__ m.___________________ __ d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F58C22" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0DB4CB" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDD8B51" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64366569" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DD55D2" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 m. balandžio 27 d. Europos Parlamento ir Tarybos reglamentas (ES) 2016/679 dėl fizinių asmenų apsaugos tvarkant asmens duomenis ir dėl laisvo tokių duomenų judėjimo ir kuriuo panaikinama Direktyva 95/46/EB  suteikia teisę duomenų subjektui susipažinti su asmens duomenimis. Ši duomenų subjekto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prašymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forma yra skirta padėti įstaigai, kaip duomenų valdytojui, įgyvendinti šiame prašyme nurodytas duomenų subjekto teises. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informacija bus pateikta Jums ne vėliau kaip 30 kalendorinių dienų nuo Jūsų raštiškai pateikto prašymo. Šis terminas gali būti pratęstas ne ilgiau kaip dar 2 mėnesiams, atsižvelgiant į prašymo sudėtingumą bei apimtį. Bet kokiu atveju apie termino pratęsimą bei tokio pratęsimo priežastis Jums bus pranešta atskiru pranešimu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6732299C" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prašau įgyvendinti šią (šias) duomenų subjekto teisę (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A733B17" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tinkamą langelį pažymėkite kryželiu):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AE86AD" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę gauti informaciją apie duomenų tvarkymą</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F71397F" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę susipažinti su duomenimis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B77BC7" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę reikalauti ištaisyti duomenis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B146C70" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę reikalauti ištrinti duomenis („teisė būti pamirštam“)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5990FB26" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę apriboti duomenų tvarkymą</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FFC164" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ Teisę į duomenų </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>perkeliamumą</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="53AAD1F9" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę nesutikti su duomenų tvarkymu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B462395" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Teisę reikalauti, kad nebūtų taikomas tik automatizuotu duomenų tvarkymu, įskaitant profiliavimą, grindžiamas sprendimas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCFFB13" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Nurodykite, ko konkrečiai prašote ir pateikite kiek įmanoma daugiau informacijos, kuri leistų tinkamai įgyvendinti Jūsų teisę (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFC99D" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(pavyzdžiui, jeigu norite gauti asmens duomenų kopiją, nurodykite, kokių konkrečiai duomenų (pavyzdžiui, 20</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. x mėn. x d. elektroninio pašto laiško kopiją; jeigu norite ištaisyti duomenis, nurodykite, kokie konkrečiai Jūsų asmens duomenys yra netikslūs; jeigu nesutinkate, kad būtų tvarkomi Jūsų asmens duomenys, tuomet nurodykite argumentus, kuriais grindžiate savo nesutikimą, nurodykite dėl kokio konkrečiai duomenų tvarkymo nesutinkate; jeigu kreipiatės dėl teisės į duomenų </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>perkeliamumą</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> įgyvendinimo, prašome nurodyti, kokių duomenų atžvilgiu šią teisę pageidaujate įgyvendinti, ar pageidaujate juos perkelti į savo įrenginį ar kitam duomenų valdytojui, jeigu pastarajam, tuomet nurodykite kokiam)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41467157" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4676E043" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atsakymą pagal prašymą pageidauju gauti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59863305" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniniu paštu adresu_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C602800" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ registruotu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paštu adresu_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEB5207" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ asmeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">škai atsiimant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>įstaigoje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B6C210" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3FD2C1" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="00745E05" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1843"/>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Užpildytą ir pasirašytą formą prašome siųsti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>rastine@klubasklevas.vilnius.lm.lt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arba paštu šiuo adresu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00840560">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Architektų g. 86, Vilnius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Prašymai, pateikti elektroniniu paštu, turi būti pasirašyti elektroniniu parašu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pateikiant prašymą paštu ar per pasiuntinį, kartu reikia pateikti asmens tapatybę patvirtinančio dokumento kopiją, patvirtintą notaro, ar šio dokumento kopiją, patvirtintą kita teisės aktų nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A850205" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esu supažindintas, kad detalesnę informaciją apie mano asmens duomenų tvarkymą galiu rasti tinklapyje:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>www.klubasklevas.lt</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...74 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...625 lines deleted...]
-    <w:sectPr w:rsidR="0003606D" w:rsidSect="002342F9">
+    </w:p>
+    <w:p w14:paraId="7BAB2D5D" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F847C9" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Vardas, pavardė, parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE6E5B9" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5807E636" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ Asmuo pateikė tapatybę patvirtinantį dokumentą ir (ar) atstovavimą liudijantį dokumentą (pildoma, kai prašymas pateikiamas tiesiogiai).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42179722" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0DD450" w14:textId="77777777" w:rsidR="00E15F72" w:rsidRPr="008B54CB" w:rsidRDefault="00E15F72" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B54CB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Įstaigos darbuotojo vardas, pavardė, parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7647EDD9" w14:textId="62BF0F2C" w:rsidR="00C044F2" w:rsidRPr="00E15F72" w:rsidRDefault="00C044F2" w:rsidP="00E15F72">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C044F2" w:rsidRPr="00E15F72" w:rsidSect="00E15F72">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="7E054801"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE1E22A2"/>
+    <w:lvl w:ilvl="0" w:tplc="A4BEAB86">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...43 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1179659127">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00544414"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D33F09"/>
+    <w:rsidRoot w:val="00E15F72"/>
+    <w:rsid w:val="006E3B1E"/>
+    <w:rsid w:val="00863D03"/>
+    <w:rsid w:val="00C044F2"/>
+    <w:rsid w:val="00E15F72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="404CC675"/>
+  <w14:docId w14:val="168D0775"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E8182877-8EDB-4D28-8871-38F0DB5121F4}"/>
+  <w15:docId w15:val="{E6D129F8-5575-4DA0-9F19-20808BD318C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1454,187 +1656,588 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D33F09"/>
+    <w:rsid w:val="00E15F72"/>
     <w:pPr>
-      <w:spacing w:line="256" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="pl-PL"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaitas">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citata">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="CitataDiagrama"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitataDiagrama">
+    <w:name w:val="Citata Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Citata"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D33F09"/>
+    <w:rsid w:val="00E15F72"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="df3vjf"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykuspabraukimas">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iskirtacitata">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="prastasis"/>
-    <w:rsid w:val="00D33F09"/>
+    <w:next w:val="prastasis"/>
+    <w:link w:val="IskirtacitataDiagrama"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E15F72"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:name w:val="Strong"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IskirtacitataDiagrama">
+    <w:name w:val="Išskirta citata Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:uiPriority w:val="22"/>
+    <w:link w:val="Iskirtacitata"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E15F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rykinuoroda">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00D33F09"/>
+    <w:rsid w:val="00E15F72"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="00D33F09"/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.lt)" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1893,54 +2496,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2342</Words>
-  <Characters>1336</Characters>
+  <Words>446</Words>
+  <Characters>4180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3671</CharactersWithSpaces>
+  <CharactersWithSpaces>4593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Agnė Butkevičiūtė</dc:creator>
+  <dc:creator>Tomas G</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>